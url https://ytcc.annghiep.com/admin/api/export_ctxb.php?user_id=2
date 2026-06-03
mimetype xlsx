--- v0 (2026-04-18)
+++ v1 (2026-06-03)
@@ -9,80 +9,284 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Tiêu đề</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
-    <t>https://ump.edu.vn/</t>
-[...17 lines deleted...]
-    <t>https://sph.ump.edu.vn</t>
+    <t>https://doi.org/10.1177/1010539512440818</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1186/s12888-016-0857-4</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1186/s12879-016-1923-2</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1080/15381501.2015.1107800</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1186/s12889-017-4168-3</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1177/2325957417701195</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1007/s10461-017-1946-8</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1186/s13011-018-0147-4</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1111/ases.12671</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1080/09540121.2019.1595510</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.envres.2019.04.023</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1007/s12310-019-09358-6</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.asjsur.2019.09.015</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.pcd.2019.08.003</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.ajp.2020.102134</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.asjsur.2020.07.013</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1155/2020/1762151</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/IMCRJ.S278058</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.eujim.2020.101060</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/olq.0000000000001270</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1080/02791072.2020.1871126</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1080/17441692.2020.1864750</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1080/00207411.2020.1830610</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/RMI.S291339</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.inat.2021.101175</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/PRBM.S317059</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.ijso.2021.100366</t>
+  </si>
+  <si>
+    <t>Nguyen, D. A., Mai-Phan, T. A., Thai, T. T., &amp; Nguyen, H. V. (2021). Laparoscopic Hartmann Reversal: Experiences From a Developing Country. Ann Coloproctol.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3393/ac.2020.00577.0082</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/RMHP.S321314</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1155/2021/9921376</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1093/heapol/czab122</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/RMHP.S322929</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3390/healthcare9101341</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1177/15248380211050597</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/AMEP.S342251</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/PRBM.S339168</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1186/s13063-022-06278-w</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.7717/peerj.12907</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1080/13548506.2022.2067342</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1093/cid/ciac493</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1080/2000656X.2022.2152826</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1080/2050571X.2023.2171955</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1155/2023/5013812</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/RMHP.S400238</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3389/fpsyt.2023.1089473</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3389/fcvm.2023.1091612</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/RMHP.S410964</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3389/fmed.2023.1128981</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/md.0000000000034782</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/md.0000000000034222</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.parkreldis.2023.105494</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/md.0000000000034976</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1111/dar.13739</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/BCTT.S422289</t>
+  </si>
+  <si>
+    <t>Tran TN, Dang THT, Thai TT, et al. Normative data for the Vietnamese smell identification test. Clinical Parkinsonism &amp; Related Disorders. 2023;9:100222.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.prdoa.2023.100222</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41598-023-50979-4</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1371/journal.pone.0300273</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.7759/cureus.62893</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/RMHP.S471895</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1177/00207640241311856</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1136/bmjopen-2024-094799</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.drugalcdep.2025.111889</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1186/s12872-025-00523-x</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1080/16549716.2025.2526929</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.jsat.2025.209686</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/JHC.S488212</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/VHRM.S499212</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/CIA.S488212</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/JMDH.S488212</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1186/s12885-025-00123-x</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1371/journal.pone.0335082</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1186/s12903-025-01623-x</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.7717/peerj.20145</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -114,229 +318,1352 @@
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ump.edu.vn/" TargetMode="External"/>
-[...9 lines deleted...]
-<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sph.ump.edu.vn" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1010539512440818" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12888-016-0857-4" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-016-1923-2" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15381501.2015.1107800" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12889-017-4168-3" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2325957417701195" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-017-1946-8" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13011-018-0147-4" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ases.12671" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09540121.2019.1595510" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.envres.2019.04.023" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12310-019-09358-6" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.asjsur.2019.09.015" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pcd.2019.08.003" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ajp.2020.102134" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.asjsur.2020.07.013" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2020/1762151" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/IMCRJ.S278058" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.eujim.2020.101060" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/olq.0000000000001270" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02791072.2020.1871126" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17441692.2020.1864750" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00207411.2020.1830610" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/RMI.S291339" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.inat.2021.101175" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/PRBM.S317059" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ijso.2021.100366" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3393/ac.2020.00577.0082" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/RMHP.S321314" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2021/9921376" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/heapol/czab122" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/RMHP.S322929" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/healthcare9101341" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15248380211050597" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/AMEP.S342251" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/PRBM.S339168" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13063-022-06278-w" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.12907" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13548506.2022.2067342" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciac493" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/2000656X.2022.2152826" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/2050571X.2023.2171955" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/5013812" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/RMHP.S400238" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyt.2023.1089473" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fcvm.2023.1091612" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/RMHP.S410964" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmed.2023.1128981" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/md.0000000000034782" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/md.0000000000034222" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.parkreldis.2023.105494" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/md.0000000000034976" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/dar.13739" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/BCTT.S422289" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.prdoa.2023.100222" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-023-50979-4" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0300273" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7759/cureus.62893" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/RMHP.S471895" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/00207640241311856" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/bmjopen-2024-094799" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.drugalcdep.2025.111889" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12872-025-00523-x" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/16549716.2025.2526929" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsat.2025.209686" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/JHC.S488212" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/VHRM.S499212" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/CIA.S488212" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/JMDH.S488212" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12885-025-00123-x" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0335082" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12903-025-01623-x" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.20145" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:C12"/>
+  <dimension ref="A1:C91"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
-    <col min="3" max="3" width="23" customWidth="1"/>
+    <col min="3" max="3" width="49" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. </t>
-[...4 lines deleted...]
-      </c>
+          <t>Dunne MP, Sun J, Nguyen ND, Thai TT, Loan KX, Dixon J. The influence of educational pressure on the mental health of adolescents in East Asia: Methods and tools for research. Journal of Science Hue University. 2010;61:109-22.</t>
+        </is>
+      </c>
+      <c r="C2"/>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t> Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored</t>
+          <t>Thai TT, Loan KX, Nguyen ND, Dixon J, Sun J, Dunne MP. Validation of the Educational Stress Scale for Adolescents (ESSA) in Vietnam. Asia Pac J Public Health. 2015;27(2):NP2112-21.</t>
         </is>
       </c>
       <c r="C3" t="s" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t> Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored</t>
+          <t>Thai TT, Jones MK, Harris LM, Heard RC. Screening value of the Center for epidemiologic studies - depression scale among people living with HIV/AIDS in Ho Chi Minh City, Vietnam: a validation study. BMC Psychiatry. 2016;16(1):145.</t>
         </is>
       </c>
       <c r="C4" t="s" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t> Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored</t>
+          <t>Bang, N. D., Caws, M., Thai TT, Duong, T. N., Dung, N. H., Ha, D. T. M., . . . Day, J. N. (2016). Clinical presentations, diagnosis, mortality and prognostic markers of tuberculous meningitis in Vietnamese children: a prospective descriptive study. BMC infectious diseases, 16, 573.</t>
         </is>
       </c>
       <c r="C5" t="s" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t> Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored</t>
+          <t>Thai TT, Jones, M. K., Harris, L. M., &amp; Heard, R. C. (2017). Prevalence and correlates of symptoms of mental disorders in Vietnamese HIV-positive patients. Journal of HIV/AIDS &amp; Social Services, 16(1), 43-59.</t>
         </is>
       </c>
       <c r="C6" t="s" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t> Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored. Background Gender differences in the associations of adverse childhood experiences (ACEs) with depression and anxiety, remain underexplored</t>
+          <t>Thai TT, Jones MK, Harris LM, Heard RC. The association between symptoms of mental disorders and health risk behaviours in Vietnamese HIV positive outpatients: a cross-sectional study. BMC Public Health. 2017;17(1):250.</t>
         </is>
       </c>
       <c r="C7" t="s" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
-      <c r="B8" t="s">
-        <v>4</v>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Thai TT, Jones, M. K., Harris, L. M., &amp; Heard, R. C. (2017). Prevalence and Correlates of Probable HIV-Associated Dementia in HIV Outpatients in Ho Chi Minh City, Vietnam. Journal of the International Association of Providers of AIDS Care (JIAPAC), 16(4), 366-375.</t>
+        </is>
       </c>
       <c r="C8" t="s" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" t="s">
-        <v>5</v>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Thai TT, Jones, M. K., Harris, L. M., Heard, R. C., Hills, N. K., &amp; Lindan, C. P. (2017). Symptoms of Depression in People Living with HIV in Ho Chi Minh City, Vietnam: Prevalence and Associated Factors. AIDS and Behavior.</t>
+        </is>
       </c>
       <c r="C9" t="s" s="4">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
-      <c r="B10" t="s">
-        <v>6</v>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Khuong, L.Q., Vu, T.-V. T., Huynh, V.-A. N., &amp; Thai TT (2018). Psychometric properties of the medical outcomes study: social support survey among methadone maintenance patients in Ho Chi Minh City, Vietnam: a validation study. Substance Abuse Treatment, Prevention, and Policy, 13 (1), 8.</t>
+        </is>
       </c>
       <c r="C10" t="s" s="4">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
-      <c r="B11" t="s">
-        <v>7</v>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Anh, M.P.T, Hai, N.V, Tin, N.T, Dung, N.A, Thai, T.T (2018) Randomized control trial of mechanical bowel preparation on laparoscopic assisted colectomy. Asian Journal of Endoscopic Surgery.</t>
+        </is>
       </c>
       <c r="C11" t="s" s="4">
-        <v>3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
-      <c r="B12" t="s">
-        <v>8</v>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Thai TT, Jones, M. K., Harris, L. M., Heard, R. C. (2019). The effect of mental health screening and referral on symptoms of depression among HIV positive outpatients in Vietnam: Findings from a three-month follow up study. AIDS Care journal.</t>
+        </is>
       </c>
       <c r="C12" t="s" s="4">
-        <v>9</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Thu Dang, T. A., Wraith, D., Bambrick, H., Dung, N., Thai TT., Tong, S., . . . Dunne, M. P. (2019). Short - term effects of temperature on hospital admissions for acute myocardial infarction: A comparison between two neighboring climate zones in Vietnam. Environmental Research, 175, 167-177.</t>
+        </is>
+      </c>
+      <c r="C13" t="s" s="4">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Huynh HNQ, Tanasugarn C, Kengganpanich M, Lapvongwatana P, Khuong QL, Thai TT (2020) Mental well-being, stress and coping strategies in preclinical medical students in Vietnam. Journal of Population and Social Studies, 28(2), 116-129.</t>
+        </is>
+      </c>
+      <c r="C14"/>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Thai TT, Vu TLLN, Bui THH (2020) Mental health literacy and help-seeking preferences in high school students in Ho Chi Minh City, Vietnam. School Mental Health journal.</t>
+        </is>
+      </c>
+      <c r="C15" t="s" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Nguyen Anh Dung, Mai Phan Tuong Anh, Do Thi Thu Phuong, Thai Thanh Truc (2019). Emergency surgery for obstructed colorectal cancer in Vietnam. Asian Journal of Surgery.</t>
+        </is>
+      </c>
+      <c r="C16" t="s" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Le Tuyet Hoa, Le Thanh Tung, Tran Thi Minh Nguyet, Nguyen Thi Thanh Thuy, Minh Su Chanh Ni, Le Thi Quyen, Tram Thi Anh Tuyet, Tran Duc Thang, Doan Xuan Tung, Thai Thanh Truc (2019) Decreased glomerular filtration rate in patients with at least 5 years of type 2 diabetes in Ho Chi Minh City, Vietnam: prevalence and associated factors. Journal of Primary Care Diabetes.</t>
+        </is>
+      </c>
+      <c r="C17" t="s" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Thai, T. T., Cao, P. L. T., Kim, L. X., Tran, D. P., Bui, M. B., &amp; Bui, H. H. T. (2020). The effect of adverse childhood experiences on depression, psychological distress and suicidal thought in Vietnamese adolescents: Findings from multiple cross-sectional studies. Asian J Psychiatr, 53, 102134.</t>
+        </is>
+      </c>
+      <c r="C18" t="s" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Truong, A. T. T., Nguyen, A. T. T., Pham, H. T., Nguyen, A. M. T., Pham, P. T. T., Tran, L. T. K., &amp; Thai, T. T. (2020). The effectiveness of “I PASS The BATON” model in improving nursing handover at a university hospital in Vietnam. MedPharmRes, 2020(3), 1-5.</t>
+        </is>
+      </c>
+      <c r="C19"/>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Nguyen, T. T., Vo, D. A., Thai, T. T., Vo, T. L., &amp; Huynh, N. C.-N. (2020). Total oxidant status and total antioxidant capacity in the saliva of patients with chronic periodontitis. MedPharmRes, 2020(4), 1-6.</t>
+        </is>
+      </c>
+      <c r="C20"/>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Nguyen, T. H., Thai, T. T., Le, K. T., &amp; La, L. N. (2020). Exploring lateral pelvic lymph nodes metastasis in low rectal cancer using Magnetic Resonance Imaging. Asian Journal of Surgery.</t>
+        </is>
+      </c>
+      <c r="C21" t="s" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Nguyen, T. H., Tran, H. X., Thai, T. T., La, D. M., Tran, H. D., Le, K. T., . . . Nguyen, B. H. (2020). Feasibility and Safety of Laparoscopic Radical Colectomy for T4b Colon Cancer at a University Hospital in Vietnam. BioMed Research International, 2020, 1762151.</t>
+        </is>
+      </c>
+      <c r="C22" t="s" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Nguyen, B.H., Le Quan, A. T., Hai, P. M., Quang Hung, V., &amp; Thai, T. T. (2020). Duodenal Obstruction Due to Giant Gallstone: A Case Report. Int Med Case Rep J, 13, 651-656.</t>
+        </is>
+      </c>
+      <c r="C23" t="s" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Kim, J. Y., Kim, D. I., Park, H. Y., Pak, Y., Tran, P. N. H., Thai, T. T., . . . Dung, D. I. (2020). Unmet Healthcare Needs and Associated Factors in Rural and Suburban Vietnam: A Cross-Sectional Study. International Journal of Environmental Research and Public Health, 17(17), 6320.</t>
+        </is>
+      </c>
+      <c r="C24"/>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Ha, N. T.T., Vuong, N. L., Lua, T. T., Nguyen, T. T.M., Nghia, D. T., Nga, H.T. V., Thai, T.T., . . . Dung, D. V. (2020). Vietnamese herbal medicine (TD0019) in the treatment of cervical radiculopathy: A double-blind phase-2 randomized controlled trial. European Journal of Integrative Medicine, 36, 101060.</t>
+        </is>
+      </c>
+      <c r="C25" t="s" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Bhatia, R., Le Minh, G., Thanh, L. A., Thai, T. T., Bui, H., Ngoc, L. B., . . . Abdul-Quader, A. (2020). Substantial Need for PrEP Among MSM in Hanoi, Vietnam. Sexually Transmitted Diseases.</t>
+        </is>
+      </c>
+      <c r="C26" t="s" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Le, N. T., Khuong, Q. L., Vu, T. T. V., Thai, T. T., Le, H. T. C. H., Dao, P. T., . . . Do, V. D. (2021). Prevalence of Amphetamine-Type Stimulant Use and Related Factors among Methadone Maintenance Patients in Ho Chi Minh City Vietnam: A Cross-Sectional Study. Journal of Psychoactive Drugs, 1-9.</t>
+        </is>
+      </c>
+      <c r="C27" t="s" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Le, U. T. N., Tran, T. T., Le, G. T., &amp; Thai, T. T. (2020). Methadone maintenance treatment in Ho Chi Minh City, Vietnam: Multidimensional measure of adherence and associated factors. Glob Public Health, 1-11.</t>
+        </is>
+      </c>
+      <c r="C28" t="s" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Thai, T. T., Nguyen, T. P. V., &amp; Pham, P. T. T. (2021). Perceived stress and coping strategies in high school gifted students in Ho Chi Minh City, Vietnam. International Journal of Mental Health, 50(2), 98-112.</t>
+        </is>
+      </c>
+      <c r="C29" t="s" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Pham, H. K., Tran, T. T., Nguyen, T. V., &amp; Thai, T. T. (2021). Multiplanar Computed Tomographic Analysis of Frontal Cells According to International Frontal Sinus Anatomy Classification and Their Relation to Frontal Sinusitis. Reports in Medical Imaging, 14, 1-7.</t>
+        </is>
+      </c>
+      <c r="C30" t="s" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Nguyen, A. M., Dao, L. T. N., &amp; Thai, T. T. (2021). Cerebrospinal fluid lumbar drainage in reducing vasospasm following aneurysmal subarachnoid hemorrhage in Vietnam: A single-center prospective study. Interdisciplinary Neurosurgery, 25, 101175.</t>
+        </is>
+      </c>
+      <c r="C31" t="s" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Thai, T. T., Le, P. T. V., Huynh, Q. H. N., Pham, P. T. T., &amp; Bui, H. T. H. (2021). Perceived Stress and Coping Strategies During the COVID-19 Pandemic Among Public Health and Preventive Medicine Students in Vietnam. Psychol Res Behav Manag, 14, 795-804.</t>
+        </is>
+      </c>
+      <c r="C32" t="s" s="4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Nguyen Huu, T., Tran Duc, H., Thai T, T., Pham Ngoc Truong, V., Ung Van, V., Le Trinh Ngoc, A., . . . Nguyen Hoang, B. (2021). Feasibility and short-term outcome of laparoscopic pelvic lymph node dissection in rectal cancer at an University Center. International Journal of Surgery Open, 100366.</t>
+        </is>
+      </c>
+      <c r="C33" t="s" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" t="s" s="4">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Thai TT, Le TAT, LTT, T., Le NH, Huynh QNH, Nguyen TV, &amp; HGN., T. (2021). Care for the Carers: An Evaluation of Job Satisfaction of Community Healthcare Workers in Charge of Infectious Disease Prevention and Control in Vietnam. Risk Manag Healthc Policy, 2021(14), 2831-2839.</t>
+        </is>
+      </c>
+      <c r="C35" t="s" s="4">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Chu, L. T., Nguyen, T. Q., Pham, P. T. T., &amp; Thai, T. T. (2021). The Effectiveness of Health Education in Improving Knowledge about Hypoglycemia and Insulin Pen Use among Outpatients with Type 2 Diabetes Mellitus at a Primary Care Hospital in Vietnam. Journal of Diabetes Research, 2021, 9921376.</t>
+        </is>
+      </c>
+      <c r="C36" t="s" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Duong, D. B., King, A. J., Grépin, K. A., Hsu, L. Y., Lim, J. F. Y., Phillips, C., . ,Thai,T.T,. . Berwick,D. M. (2021). Strengthening National Capacities for Pandemic Preparedness: A Cross-Country Analysis of COVID-19 Cases and Deaths. Health Policy Plan.</t>
+        </is>
+      </c>
+      <c r="C37" t="s" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Thai TT, Nguyen TH, Pham PTT, Bui HHT, &amp; Bui TNM. (2021). Healthcare Workers’ Emotions, Stressor Experiences and Coping Strategies During the COVID-19 Pandemic in Vietnam. Risk Manag Healthc Policy, 2021(14), 4281-4291.</t>
+        </is>
+      </c>
+      <c r="C38" t="s" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Le, H. T., Le, T. T., Tran, N. M., Nguyen, T. T., Minh, N. C., Le, Q. T., . . . Thai, T. T. (2021). Serum Uric Acid Levels and Risk of Rapid Decline of Estimated Glomerular Filtration Rate in Patients with Type 2 Diabetes: Findings from a 5-Year Prospective Cohort Study. Healthcare, 9(10).</t>
+        </is>
+      </c>
+      <c r="C39" t="s" s="4">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>The-Phuong, N., Zoie SY, W., Lin, W., Truc, T. T., Huy, V. N., &amp; Stuart, G. (2021). Rapid impact assessments of COVID-19 control measures against the Delta variant and short-term projections of new confirmed cases in Vietnam. Journal of global health, 11(03118).</t>
+        </is>
+      </c>
+      <c r="C40"/>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Tran, H. G. N., Thai, T. T., Dang, N. T. T., Vo, D. K., &amp; Duong, M. H. T. (2021). Cyber-Victimization and Its Effect on Depression in Adolescents: A Systematic Review and Meta-Analysis. Trauma, Violence, &amp; Abuse, 15248380211050597.</t>
+        </is>
+      </c>
+      <c r="C41" t="s" s="4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Nguyen, T. H., Thai, T. T., Pham, P. T. T., Bui, T. N. M., Bui, H. H. T., &amp; Nguyen, B. H. (2021). Continuing Medical Education in Vietnam: A Weighted Analysis from Healthcare Professionals’ Perception and Evaluation. Adv Med Educ Pract, 12, 1477-1486.</t>
+        </is>
+      </c>
+      <c r="C42" t="s" s="4">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Thai, T. T., Jones, M. K., Nguyen, T. P., Pham, T. V., Bui, H. H. T., Kim, L. X., &amp; Nguyen, T. V. (2021). The Prevalence, Correlates and Functions of Non-Suicidal Self-Injury in Vietnamese Adolescents. Psychology Research and Behavior Management, 2021(14), 1915-1927.</t>
+        </is>
+      </c>
+      <c r="C43" t="s" s="4">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Giang, L. M., Trang, N. T., Diep, N. B., Thuy, D. T. D., Thuy, D. T., Hoe, H. D., Thai, T.T, . . . Shoptaw, S. (2022). An adaptive design to screen, treat, and retain people with opioid use disorders who use methamphetamine in methadone clinics (STAR-OM): study protocol of a clinical trial. Trials, 23(1), 342.</t>
+        </is>
+      </c>
+      <c r="C44" t="s" s="4">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Thai, T. T., Duong, M. H. T., Vo, D. K., Dang, N. T. T., Huynh, Q. N. H., &amp; Tran, H. G. N. (2022). Cyber-victimization and its association with depression among Vietnamese adolescents. PeerJ, 10, e12907.</t>
+        </is>
+      </c>
+      <c r="C45" t="s" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Thai, T. T., Tran, V. B., Nguyen, N. B. T., &amp; Bui, H. H. T. (2022). HIV-related stigma, symptoms of depression and their association with suicidal ideation among people living with HIV in Ho Chi Minh City, Vietnam. Psychology, Health &amp; Medicine, 1-12.</t>
+        </is>
+      </c>
+      <c r="C46" t="s" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Vu, D. M., Vu, D. T. B., Do, T. T. T., Olmsted, A. E., Dao, B. H., Thai, T. T., . . . Moore, M. R. (2022). Presence of SARS-CoV-2 Antibodies among Vietnamese Healthcare Workers by Dosing Interval for ChAdOx1 nCoV-19 Vaccine. Clinical Infectious Diseases.</t>
+        </is>
+      </c>
+      <c r="C47" t="s" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Nguyen, T. N., Trong Mai, T., Cao, T., &amp; Thai, T. T. (2022). Lateral supramalleolar flap for soft-tissue coverage of ankle and foot defects. Journal of Plastic Surgery and Hand Surgery, 1-7.</t>
+        </is>
+      </c>
+      <c r="C48" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Ngan TTQ, Thai TT, Hoffman L, Unicomb R, Hewat S. Translation and validation of the Vietnamese version of the Brief Fear of Negative Evaluation scale (BFNE) in adults who stutter. Speech, Language and Hearing. 2023:1-8.</t>
+        </is>
+      </c>
+      <c r="C49" t="s" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Phan-Mai T-A, Thai TT, Mai TQ, Vu KA, Mai CC, Nguyen DA. Validity of Machine Learning in Detecting Complicated Appendicitis in a Resource-Limited Setting: Findings from Vietnam. BioMed Research International. 2023/04/14, 2023:5013812.</t>
+        </is>
+      </c>
+      <c r="C50" t="s" s="4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Truong LTT, Thai TT, Nguyen TV, et al. Levels and Associated Factors of Clients’ Satisfaction Toward Child Immunization at Grassroot Health Care Centers in Ho Chi Minh City. Risk Manag Healthc Policy. 2023;2023(16):793-803.</t>
+        </is>
+      </c>
+      <c r="C51" t="s" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Le-Nguyen-Thuy P, Nguyen-Dao-Uyen T, Tran-Nguyen-Quynh A, Thai.T.T, et al. Reliability and validity of the Vietnamese version of the Hamilton D-17 scale. Front Psychiatry. 2023;14.</t>
+        </is>
+      </c>
+      <c r="C52" t="s" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Tran DC, Le LHG, Thai TT, Hoang SV, Do MD, Truong BQ. Association between ACE I/D genetic polymorphism and the severity of coronary artery disease in Vietnamese patients with acute myocardial infarction. Frontiers in Cardiovascular Medicine. 2023;10.</t>
+        </is>
+      </c>
+      <c r="C53" t="s" s="4">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Tran NQ, Le BH, Hoang CK, Nguyen HT, Thai TT. Prevalence of Thyroid Nodules and Associated Clinical Characteristics: Findings from a Large Sample of People Undergoing Health Checkups at a University Hospital in Vietnam. Risk Manag Healthc Policy. 2023;2023(16):899-907.</t>
+        </is>
+      </c>
+      <c r="C54" t="s" s="4">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Duong MC, Pham OKN, Thai TT, et al. Magnitude and patterns of severe Plasmodium vivax monoinfection in Vietnam: a 4-year single-center retrospective study. Frontiers in Medicine. 2023;10.</t>
+        </is>
+      </c>
+      <c r="C55" t="s" s="4">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Pham HK, Nguyen T, Tran TT, Thai TT. A comparison of effectiveness between Posisep and Merocel nasal packing after endoscopic sinus surgery: Findings from a randomized, double-blinded, controlled trial. Medicine. 2023;102(32):e34782.</t>
+        </is>
+      </c>
+      <c r="C56" t="s" s="4">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Huynh CG, Huynh NX, Truong HBT, Thai TT, Doan TPT. PD-L1 and TILs expression and their association with clinicopathological characteristics in Vietnamese women with primary invasive breast cancer. Medicine. 2023;102(26):e34222.</t>
+        </is>
+      </c>
+      <c r="C57" t="s" s="4">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Tran TN, Thi Dang TH, ThaiTT, et al. Development and validation of the Vietnamese smell identification test. Parkinsonism &amp; Related Disorders. 2023;113:105494.</t>
+        </is>
+      </c>
+      <c r="C58" t="s" s="4">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Tran DC, Do MD, Le LHG, Thai TT, Hoang SV, Truong BQ. Predictive value of ACE I/D genetic polymorphism for 12-month all-cause mortality in patients with acute myocardial infarction. Medicine. 2023;102(35):e34976.</t>
+        </is>
+      </c>
+      <c r="C59" t="s" s="4">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Giang LM, Trang NT, Thuy DT, …, Thai TT, et al. Using ADAPT-ITT framework to tailor evidence-based interventions for addressing methamphetamine use among methadone patients in Vietnam. Drug and Alcohol Review. 2023:1-13.</t>
+        </is>
+      </c>
+      <c r="C60" t="s" s="4">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Huynh CG, Huynh NX, Truong BHT, Thai TT, Doan PTT. Clinicopathological Risk Factors of Unfavorable Outcomes in Vietnamese Women with Primary Invasive Breast Cancer: A Retrospective Cohort Study. Breast Cancer. 2023;2023(15):551-561.</t>
+        </is>
+      </c>
+      <c r="C61" t="s" s="4">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" t="s" s="4">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Pham L-AT, Nguyen BT, Huynh DT, Thai TT, et al. Community-based prevalence and associated factors of sarcopenia in the Vietnamese elderly. Scientific Reports. 2024;14(1):17.</t>
+        </is>
+      </c>
+      <c r="C63" t="s" s="4">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Pham HV, Tran NV, Thai TT, Tran HTB. Gender and age differences in KDIGO treatment targets among people on maintenance hemodialysis: Findings from a tertiary hospital in Vietnam. Medicine. 2024;103(4).</t>
+        </is>
+      </c>
+      <c r="C64"/>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Tran DC, Le LHG, Thai TT, Van Hoang S, Do MD, Truong BQ. Effect of AGTR1 A1166C genetic polymorphism on coronary artery lesions and mortality in patients with acute myocardial infarction. PLOS ONE. 2024;19(4):e0300273.</t>
+        </is>
+      </c>
+      <c r="C65" t="s" s="4">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Vo AB, Thai TT, Pham DL, Pham HK. Manifestation and associated factors of systemic and local allergy among patients with allergic fungal rhinosinusitis: An observational study. Medicine. 2024;103(19).</t>
+        </is>
+      </c>
+      <c r="C66"/>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Huynh CG, Truong B-HT, Thai TT, Doan P-TT. Small-Cell Neuroendocrine Cervical Carcinoma Mimicking a Polyp in a 20-Year-Old Patient With a Five-Year Follow-Up: A Case Report. Cureus. 2024;16(6):e62893.</t>
+        </is>
+      </c>
+      <c r="C67" t="s" s="4">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Tran DC, Do MD, Le LHG, Thai TT, Hoang SV, Truong BQ. Relationship between the AGT M235T genetic variant and the characteristics and prognosis of coronary atherosclerosis in patients with acute myocardial infarction. Molecular Biology Reports. 2024;51(1):1072.</t>
+        </is>
+      </c>
+      <c r="C68"/>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Luan Thanh Nguyen, Kien Gia To, Thuong Chi Tang, Tuan Nhat Pham, Long Bui Nguyen Thanh, Truc Thanh Thai. Risk Factors and Profiles of Falls Among Inpatients in Vietnam: A Multicenter Nested Case–Control Study. Risk Manag Healthc Policy. 2024;2024(17):2229-2239.</t>
+        </is>
+      </c>
+      <c r="C69" t="s" s="4">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Nguyen CTM, Phyland DJ, Huynh HMK, Nguyen MLTB, Thai TT. Translation, Cultural Adaptation, and Validation of the Vietnamese Version of the Vocal Fatigue Index. Journal of Voice. 2024.</t>
+        </is>
+      </c>
+      <c r="C70"/>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Pham PTT, Thai TT, Huynh HKM, Nguyen LTN, Nguyen ATT, Duong MHT, et al. Association of smartphone and internet addiction with mental health during the COVID-19 pandemic: A systematic review and meta-analysis. International Journal of Social Psychiatry. 2025;0(0):00207640241311856.</t>
+        </is>
+      </c>
+      <c r="C71" t="s" s="4">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Chu LT, Pham PTT, Tran APN, Lieu LN, Nguyen HT, Thai TT. The self-efficacy in clinical practice among nursing students in Ho Chi Minh City: a cross-sectional study. MedPharmRes. 2025;9(2):158-66.</t>
+        </is>
+      </c>
+      <c r="C72"/>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Le UTN, Tran TT, Le GT, Huynh HKM, Bui HHT, Pham PTT, … Thai TT. Effectiveness of text message reminder and motivational interview on adherence to methadone treatment in Vietnam: a randomized controlled trial. Journal of public health. 2025.</t>
+        </is>
+      </c>
+      <c r="C73"/>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Thai TT, Nguyen DB, Nguyen TT, Hoang H-VT, Li M, Li L, et al. Validation of the alcohol, smoking and substance involvement screening test (ASSIST) for identifying methamphetamine use among people on methadone maintenance treatment in Vietnam. Addiction. 2025.</t>
+        </is>
+      </c>
+      <c r="C74"/>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Zhu S, Cheng S, Liu W, Ma J, Sun W, Xiao W, Thai TT et al. Gender differences in the associations of adverse childhood experiences with depression and anxiety: A systematic review and meta-analysis. Journal of Affective Disorders. 2025.</t>
+        </is>
+      </c>
+      <c r="C75"/>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Tran-Le QK, Thai TT, Tran-Ngoc N, Duong-Minh N, Nguyen-Ho L, Nguyen-Dang K, et al. Lung ultrasound for the diagnosis and monitoring of pneumonia in a tuberculosis-endemic setting: a prospective study. BMJ Open. 2025;15(4):e094799.</t>
+        </is>
+      </c>
+      <c r="C76" t="s" s="4">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Thai TT, Ly Thuy Nguyen, Hai-Van Thi Hoang, Ngoc Bich Lung, Minh-Hao Thi Bui, Mirzazadeh Ali, Diep Bich Vu, Giang Minh Le. Homosexuality stigma and HIV risk behaviors among HIV-negative men who have sex with men in Vietnam. AIDS Care. 2025, 1-9.</t>
+        </is>
+      </c>
+      <c r="C77"/>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Thai TT, Binh Thanh Nguyen, Minh Binh Thi Le Nguyen, Trang Huyen Thi Tran, Ngoc Bich Thi Nguyen, Vy Bao Tran, Phuong Thu Thi Pham, Han Hy Thi Bui. The correlation of social support and family support with HIV-related stigma and depression in people living with HIV in Vietnam. BMC Public Health. 2025.</t>
+        </is>
+      </c>
+      <c r="C78"/>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Nguyen DB, Nguyen T, Do H, Thai TT, Hoang V, Li M, et al. T121 - Methadone Maintenance Treatment Adherence and Opioids Use Among Patients Engaging Methamphetamine Use in Vietnam. Drug and Alcohol Dependence. 2025;267:111889.</t>
+        </is>
+      </c>
+      <c r="C79" t="s" s="4">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Truong CM, Do NHN, Chau HN, Thai TT. Prognostic value of carbohydrate antigen 125 combined with N-terminal pro B-type natriuretic peptide in patients with acute heart failure: a prospective cohort study in Vietnam. BMC Cardiovascular Disorders. 2025;25(1):523.</t>
+        </is>
+      </c>
+      <c r="C80" t="s" s="4">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Nguyen TTT, Than THN, Nguyen TC, Duong Vu LT, Truong KT, Thai TT, et al. Challenges, knowledge, and skills required for family caregivers of older adults with dementia: a qualitative study in Vietnam. Global Health Action. 2025;18(1):2526929.</t>
+        </is>
+      </c>
+      <c r="C81" t="s" s="4">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Diep NB, Trang NT, Huy DD, Van HTH, Truc TT, Van Dung D, et al. Non-adherence to treatment and concurrent opioid use among people on methadone maintenance treatment using methamphetamine in Vietnam. Journal of Substance Use and Addiction Treatment. 2025;173:209686.</t>
+        </is>
+      </c>
+      <c r="C82" t="s" s="4">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Ngo HTT, Nguyen DD, Dang MX, Doan TTP, Thai TT. Early Recurrence of Hepatocellular Carcinoma in Patients without Microscopic Vascular Invasion: Clinicopathological Characteristics and Risk Factors. Journal of Hepatocellular Carcinoma. 2025;2025(12):1167-75.</t>
+        </is>
+      </c>
+      <c r="C83" t="s" s="4">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Tran LUP, Kieu ND, Tran CD, Nguyen T-T, Hoang VS, Thai TT. Effectiveness and Safety of Radiofrequency Catheter Ablation Using Three-Dimensional Electroanatomic Mapping Systems in Treating Ventricular Arrhythmias: A Single-Center Prospective Cohort Study in Vietnam. Vascular Health and Risk Management. 2025;21:773-84.</t>
+        </is>
+      </c>
+      <c r="C84" t="s" s="4">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Tran TV, Thai TT, La LN, Van Dinh N, Long VD, Nguyen BH. Effectiveness of Neoadjuvant Chemotherapy With Docetaxel, Cisplatin, and S-1 for Locoregionally Advanced Gastric Adenocarcinoma: Findings From a University Hospital in Vietnam. Asia-Pacific Journal of Clinical Oncology. 2025.</t>
+        </is>
+      </c>
+      <c r="C85"/>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Nguyen TTT, Vu LDT, Truong KT, Nguyen TC, Thai TT, Schofield P, et al. Smartphone App-Based Psychoeducation for Caregivers of People with Dementia in Vietnam: A Pilot Randomized Controlled Trial. Clinical Interventions in Aging. 2025;20:1647-60.</t>
+        </is>
+      </c>
+      <c r="C86" t="s" s="4">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Nguyen TTT, Vu LDT, Nguyen TC, Truong KT, Thai TT, Than THN, et al. Mobile App Psychoeducation for Dementia Caregivers In Vietnam: A Randomized Controlled Trial. J Multidiscip Healthc. 2025;18:6871-85.</t>
+        </is>
+      </c>
+      <c r="C87" t="s" s="4">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Nguyen TD, Nguyen HT, Huynh CG, Thai TT, Bui TX, Thai TA, et al. Expression of CD73 and VEGF in salivary gland carcinomas: associations with clinicopathological characteristics in Vietnamese population. BMC Cancer. 2025;25(1).</t>
+        </is>
+      </c>
+      <c r="C88" t="s" s="4">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Hoang TTT, Trinh OTH, Huynh CG, Thai TT, Pham QM, Hoang HT, et al. Preferences for cesarean section among pregnant women at a tertiary hospital in Ho Chi Minh City, Vietnam: Influencing factors and implications for prenatal care. PLoS One. 2025;20(10):e0335082.</t>
+        </is>
+      </c>
+      <c r="C89" t="s" s="4">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Do KQ, Thai TT, Lam VQ, Nguyen TT. Development and validation of artificial intelligence models for automated periodontitis staging and grading using panoramic radiographs. BMC Oral Health. 2025;25(1):1623.</t>
+        </is>
+      </c>
+      <c r="C90" t="s" s="4">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Le BH, Tran KQ, Nguyen NNQ, Thai TT. The association between ADIPOQ gene variants (rs266729, rs2241766, rs1501299) and acute myocardial infarction in Vietnamese patients with type 2 diabetes mellitus. PeerJ. 2025;13:e20145.</t>
+        </is>
+      </c>
+      <c r="C91" t="s" s="4">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C2" r:id="rId1" location="" display="https://ump.edu.vn/"/>
-[...9 lines deleted...]
-    <hyperlink ref="C12" r:id="rId11" location="" display="https://sph.ump.edu.vn"/>
+    <hyperlink ref="C3" r:id="rId1" location="" display="https://doi.org/10.1177/1010539512440818"/>
+    <hyperlink ref="C4" r:id="rId2" location="" display="https://doi.org/10.1186/s12888-016-0857-4"/>
+    <hyperlink ref="C5" r:id="rId3" location="" display="https://doi.org/10.1186/s12879-016-1923-2"/>
+    <hyperlink ref="C6" r:id="rId4" location="" display="https://doi.org/10.1080/15381501.2015.1107800"/>
+    <hyperlink ref="C7" r:id="rId5" location="" display="https://doi.org/10.1186/s12889-017-4168-3"/>
+    <hyperlink ref="C8" r:id="rId6" location="" display="https://doi.org/10.1177/2325957417701195"/>
+    <hyperlink ref="C9" r:id="rId7" location="" display="https://doi.org/10.1007/s10461-017-1946-8"/>
+    <hyperlink ref="C10" r:id="rId8" location="" display="https://doi.org/10.1186/s13011-018-0147-4"/>
+    <hyperlink ref="C11" r:id="rId9" location="" display="https://doi.org/10.1111/ases.12671"/>
+    <hyperlink ref="C12" r:id="rId10" location="" display="https://doi.org/10.1080/09540121.2019.1595510"/>
+    <hyperlink ref="C13" r:id="rId11" location="" display="https://doi.org/10.1016/j.envres.2019.04.023"/>
+    <hyperlink ref="C15" r:id="rId12" location="" display="https://doi.org/10.1007/s12310-019-09358-6"/>
+    <hyperlink ref="C16" r:id="rId13" location="" display="https://doi.org/10.1016/j.asjsur.2019.09.015"/>
+    <hyperlink ref="C17" r:id="rId14" location="" display="https://doi.org/10.1016/j.pcd.2019.08.003"/>
+    <hyperlink ref="C18" r:id="rId15" location="" display="https://doi.org/10.1016/j.ajp.2020.102134"/>
+    <hyperlink ref="C21" r:id="rId16" location="" display="https://doi.org/10.1016/j.asjsur.2020.07.013"/>
+    <hyperlink ref="C22" r:id="rId17" location="" display="https://doi.org/10.1155/2020/1762151"/>
+    <hyperlink ref="C23" r:id="rId18" location="" display="https://doi.org/10.2147/IMCRJ.S278058"/>
+    <hyperlink ref="C25" r:id="rId19" location="" display="https://doi.org/10.1016/j.eujim.2020.101060"/>
+    <hyperlink ref="C26" r:id="rId20" location="" display="https://doi.org/10.1097/olq.0000000000001270"/>
+    <hyperlink ref="C27" r:id="rId21" location="" display="https://doi.org/10.1080/02791072.2020.1871126"/>
+    <hyperlink ref="C28" r:id="rId22" location="" display="https://doi.org/10.1080/17441692.2020.1864750"/>
+    <hyperlink ref="C29" r:id="rId23" location="" display="https://doi.org/10.1080/00207411.2020.1830610"/>
+    <hyperlink ref="C30" r:id="rId24" location="" display="https://doi.org/10.2147/RMI.S291339"/>
+    <hyperlink ref="C31" r:id="rId25" location="" display="https://doi.org/10.1016/j.inat.2021.101175"/>
+    <hyperlink ref="C32" r:id="rId26" location="" display="https://doi.org/10.2147/PRBM.S317059"/>
+    <hyperlink ref="C33" r:id="rId27" location="" display="https://doi.org/10.1016/j.ijso.2021.100366"/>
+    <hyperlink ref="C34" r:id="rId28" location="" display="https://doi.org/10.3393/ac.2020.00577.0082"/>
+    <hyperlink ref="C35" r:id="rId29" location="" display="https://doi.org/10.2147/RMHP.S321314"/>
+    <hyperlink ref="C36" r:id="rId30" location="" display="https://doi.org/10.1155/2021/9921376"/>
+    <hyperlink ref="C37" r:id="rId31" location="" display="https://doi.org/10.1093/heapol/czab122"/>
+    <hyperlink ref="C38" r:id="rId32" location="" display="https://doi.org/10.2147/RMHP.S322929"/>
+    <hyperlink ref="C39" r:id="rId33" location="" display="https://doi.org/10.3390/healthcare9101341"/>
+    <hyperlink ref="C41" r:id="rId34" location="" display="https://doi.org/10.1177/15248380211050597"/>
+    <hyperlink ref="C42" r:id="rId35" location="" display="https://doi.org/10.2147/AMEP.S342251"/>
+    <hyperlink ref="C43" r:id="rId36" location="" display="https://doi.org/10.2147/PRBM.S339168"/>
+    <hyperlink ref="C44" r:id="rId37" location="" display="https://doi.org/10.1186/s13063-022-06278-w"/>
+    <hyperlink ref="C45" r:id="rId38" location="" display="https://doi.org/10.7717/peerj.12907"/>
+    <hyperlink ref="C46" r:id="rId39" location="" display="https://doi.org/10.1080/13548506.2022.2067342"/>
+    <hyperlink ref="C47" r:id="rId40" location="" display="https://doi.org/10.1093/cid/ciac493"/>
+    <hyperlink ref="C48" r:id="rId41" location="" display="https://doi.org/10.1080/2000656X.2022.2152826"/>
+    <hyperlink ref="C49" r:id="rId42" location="" display="https://doi.org/10.1080/2050571X.2023.2171955"/>
+    <hyperlink ref="C50" r:id="rId43" location="" display="https://doi.org/10.1155/2023/5013812"/>
+    <hyperlink ref="C51" r:id="rId44" location="" display="https://doi.org/10.2147/RMHP.S400238"/>
+    <hyperlink ref="C52" r:id="rId45" location="" display="https://doi.org/10.3389/fpsyt.2023.1089473"/>
+    <hyperlink ref="C53" r:id="rId46" location="" display="https://doi.org/10.3389/fcvm.2023.1091612"/>
+    <hyperlink ref="C54" r:id="rId47" location="" display="https://doi.org/10.2147/RMHP.S410964"/>
+    <hyperlink ref="C55" r:id="rId48" location="" display="https://doi.org/10.3389/fmed.2023.1128981"/>
+    <hyperlink ref="C56" r:id="rId49" location="" display="https://doi.org/10.1097/md.0000000000034782"/>
+    <hyperlink ref="C57" r:id="rId50" location="" display="https://doi.org/10.1097/md.0000000000034222"/>
+    <hyperlink ref="C58" r:id="rId51" location="" display="https://doi.org/10.1016/j.parkreldis.2023.105494"/>
+    <hyperlink ref="C59" r:id="rId52" location="" display="https://doi.org/10.1097/md.0000000000034976"/>
+    <hyperlink ref="C60" r:id="rId53" location="" display="https://doi.org/10.1111/dar.13739"/>
+    <hyperlink ref="C61" r:id="rId54" location="" display="https://doi.org/10.2147/BCTT.S422289"/>
+    <hyperlink ref="C62" r:id="rId55" location="" display="https://doi.org/10.1016/j.prdoa.2023.100222"/>
+    <hyperlink ref="C63" r:id="rId56" location="" display="https://doi.org/10.1038/s41598-023-50979-4"/>
+    <hyperlink ref="C65" r:id="rId57" location="" display="https://doi.org/10.1371/journal.pone.0300273"/>
+    <hyperlink ref="C67" r:id="rId58" location="" display="https://doi.org/10.7759/cureus.62893"/>
+    <hyperlink ref="C69" r:id="rId59" location="" display="https://doi.org/10.2147/RMHP.S471895"/>
+    <hyperlink ref="C71" r:id="rId60" location="" display="https://doi.org/10.1177/00207640241311856"/>
+    <hyperlink ref="C76" r:id="rId61" location="" display="https://doi.org/10.1136/bmjopen-2024-094799"/>
+    <hyperlink ref="C79" r:id="rId62" location="" display="https://doi.org/10.1016/j.drugalcdep.2025.111889"/>
+    <hyperlink ref="C80" r:id="rId63" location="" display="https://doi.org/10.1186/s12872-025-00523-x"/>
+    <hyperlink ref="C81" r:id="rId64" location="" display="https://doi.org/10.1080/16549716.2025.2526929"/>
+    <hyperlink ref="C82" r:id="rId65" location="" display="https://doi.org/10.1016/j.jsat.2025.209686"/>
+    <hyperlink ref="C83" r:id="rId66" location="" display="https://doi.org/10.2147/JHC.S488212"/>
+    <hyperlink ref="C84" r:id="rId67" location="" display="https://doi.org/10.2147/VHRM.S499212"/>
+    <hyperlink ref="C86" r:id="rId68" location="" display="https://doi.org/10.2147/CIA.S488212"/>
+    <hyperlink ref="C87" r:id="rId69" location="" display="https://doi.org/10.2147/JMDH.S488212"/>
+    <hyperlink ref="C88" r:id="rId70" location="" display="https://doi.org/10.1186/s12885-025-00123-x"/>
+    <hyperlink ref="C89" r:id="rId71" location="" display="https://doi.org/10.1371/journal.pone.0335082"/>
+    <hyperlink ref="C90" r:id="rId72" location="" display="https://doi.org/10.1186/s12903-025-01623-x"/>
+    <hyperlink ref="C91" r:id="rId73" location="" display="https://doi.org/10.7717/peerj.20145"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>